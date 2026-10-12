--- v1 (2026-03-29)
+++ v2 (2026-10-12)
@@ -4,77 +4,86 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Batería de Parametros CA" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Batería de Parametros CA'!$A$1:$D$2]]></definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Batería de Parametros CA'!$A$1:$D$3]]></definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t xml:space="preserve">Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">Año</t>
   </si>
   <si>
     <t xml:space="preserve">Observación</t>
   </si>
   <si>
     <t xml:space="preserve">Vigente</t>
   </si>
   <si>
     <t xml:space="preserve">Bateria  Parametros  CA</t>
   </si>
   <si>
     <t xml:space="preserve">Bateria Historica</t>
   </si>
   <si>
     <t xml:space="preserve">Sí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PMCCA Version 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Segunda version pmmca NSCA Villarrica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -84,92 +93,106 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.900000000000002" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5.1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="15.3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="36.150000000000006" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.500000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0">
         <v>2013</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="0">
+        <v>2020</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:D2"/>
+  <autoFilter ref="A1:D3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">