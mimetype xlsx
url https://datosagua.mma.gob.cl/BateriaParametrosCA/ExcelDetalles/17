--- v0 (2025-12-25)
+++ v1 (2026-04-07)
@@ -4,119 +4,122 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Detalles Parametros CA" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Detalles Parametros CA'!$A$1:$D$31]]></definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Detalles Parametros CA'!$A$1:$D$35]]></definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="50">
   <si>
     <t xml:space="preserve">Parámetro CA</t>
   </si>
   <si>
     <t xml:space="preserve">Unidad de Medida</t>
   </si>
   <si>
     <t xml:space="preserve">Vigente</t>
   </si>
   <si>
     <t xml:space="preserve">Orden</t>
   </si>
   <si>
     <t xml:space="preserve">Hidrocarburo Totales (Hidroc Tot)</t>
   </si>
   <si>
     <t xml:space="preserve">mg/L</t>
   </si>
   <si>
     <t xml:space="preserve">Sí</t>
   </si>
   <si>
     <t xml:space="preserve">Hidrocarburos Fijos (Hidroc Fij)</t>
   </si>
   <si>
     <t xml:space="preserve">Hidrocarburos Volátiles (Hidroc Volat)</t>
   </si>
   <si>
+    <t xml:space="preserve">Ortofosfato/Fosfato (PO4)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Aluminio Disuelto (Al_Dis)</t>
   </si>
   <si>
     <t xml:space="preserve">ug/L</t>
   </si>
   <si>
     <t xml:space="preserve">Aluminio Total (AlT)</t>
   </si>
   <si>
     <t xml:space="preserve">Amonio (NH4)</t>
   </si>
   <si>
     <t xml:space="preserve">Arsénico Disuelto (As Dis)</t>
   </si>
   <si>
     <t xml:space="preserve">Arsénico Total (As Tot)</t>
   </si>
   <si>
     <t xml:space="preserve">Clorofila a (Clor_a)</t>
   </si>
   <si>
     <t xml:space="preserve">Coliformes Fecales (Col Fec)</t>
   </si>
   <si>
     <t xml:space="preserve">NMP/100ml</t>
   </si>
   <si>
     <t xml:space="preserve">Conductividad Eléctrica (CE)</t>
   </si>
   <si>
     <t xml:space="preserve">uS/cm</t>
   </si>
   <si>
-    <t xml:space="preserve">Demanda Biológico de Oxígeno tras 5 días de Reacción (DBO5)</t>
+    <t xml:space="preserve">Demanda Bioquímica de Oxígeno tras 5 días de Reacción (DBO5)</t>
   </si>
   <si>
     <t xml:space="preserve">Fósforo Total (PT)</t>
   </si>
   <si>
     <t xml:space="preserve">Nitrato (NO3)</t>
   </si>
   <si>
     <t xml:space="preserve">Nitrito (NO2)</t>
   </si>
   <si>
     <t xml:space="preserve">Nitrógeno Total Kjeldhal (NTK)</t>
   </si>
   <si>
     <t xml:space="preserve">Nitrógeno Total (NT)</t>
   </si>
   <si>
     <t xml:space="preserve">Oxígeno Disuelto  (OD)</t>
   </si>
   <si>
     <t xml:space="preserve">Potencial de Hidrógeno (pH)</t>
   </si>
   <si>
     <t xml:space="preserve">Unidad pH</t>
   </si>
@@ -132,57 +135,72 @@
   <si>
     <t xml:space="preserve">%</t>
   </si>
   <si>
     <t xml:space="preserve">Sólidos Disueltos Totales (SDT)</t>
   </si>
   <si>
     <t xml:space="preserve">Sólidos Suspendidos Totales (SST)</t>
   </si>
   <si>
     <t xml:space="preserve">Temperatura (T)</t>
   </si>
   <si>
     <t xml:space="preserve">°C</t>
   </si>
   <si>
     <t xml:space="preserve">Turbiedad (Turb)</t>
   </si>
   <si>
     <t xml:space="preserve">NTU</t>
   </si>
   <si>
     <t xml:space="preserve">Silicio Total (Si Tot)</t>
   </si>
   <si>
-    <t xml:space="preserve">Ortofosfato (Ortofosfato)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sulfato (SO4)</t>
   </si>
   <si>
     <t xml:space="preserve">Carbonato (CO3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potencial Redox (ORP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcalinidad Total (Alc_Tot)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mg/L CaCO3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterococos (ENT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nitrógeno Amoniacal (N-NH3 + N-NH4)</t>
   </si>
   <si>
     <t xml:space="preserve">Estreptococos Fecales (Estreptococos Fecales)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -195,60 +213,60 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="56.25" bestFit="1" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.300000000000001" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="58.050000000000004" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.500000000000001" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.300000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
@@ -268,432 +286,488 @@
         <v>6</v>
       </c>
       <c r="D3" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="0">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="0">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="0">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="0">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="0">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="0">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="0">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="0">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="0">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="0">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="0">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="0">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="0">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="0">
         <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="0">
         <v>123</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="0">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="0">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="0">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="0">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="0">
         <v>130</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D31"/>
+  <autoFilter ref="A1:D35"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">NPOI</lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.1</lpwstr>
+    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.4</lpwstr>
   </property>
 </Properties>
 </file>