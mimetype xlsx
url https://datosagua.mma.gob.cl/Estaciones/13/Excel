--- v0 (2025-10-17)
+++ v1 (2026-04-05)
@@ -4,57 +4,57 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Estaciones" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA[Estaciones!$A$1:$AO$68]]></definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA[Estaciones!$A$1:$AO$73]]></definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1114" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1209" uniqueCount="571">
   <si>
     <t xml:space="preserve">Código</t>
   </si>
   <si>
     <t xml:space="preserve">Año</t>
   </si>
   <si>
     <t xml:space="preserve">Topónimo</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 1</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 2</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 3</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 4</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 5</t>
   </si>
   <si>
@@ -1008,50 +1008,80 @@
   <si>
     <t xml:space="preserve">08202</t>
   </si>
   <si>
     <t xml:space="preserve">085</t>
   </si>
   <si>
     <t xml:space="preserve">0853</t>
   </si>
   <si>
     <t xml:space="preserve">R. Carampangue entre arriba R. Colorado y desembocadura</t>
   </si>
   <si>
     <t xml:space="preserve">08530</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Carampangue Entre Arriba Rio Colorado y Desembocadura</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC052</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Choapa (Humedal Salinas de Huentelauquen)</t>
   </si>
   <si>
+    <t xml:space="preserve">042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Choapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Choapa Bajo (entre Rio Illapel y Desembocadura)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04735</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Choapa Entre Estero Canela y Desembocadura</t>
+  </si>
+  <si>
     <t xml:space="preserve">MMA-HC057</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Contaco</t>
   </si>
   <si>
     <t xml:space="preserve">103</t>
   </si>
   <si>
     <t xml:space="preserve">Osorno</t>
   </si>
   <si>
     <t xml:space="preserve">10306</t>
   </si>
   <si>
     <t xml:space="preserve">San Juan de la Costa</t>
   </si>
   <si>
     <t xml:space="preserve">104</t>
   </si>
   <si>
     <t xml:space="preserve">Cuencas e Islas entre R.Bueno y R. Puelo</t>
   </si>
   <si>
     <t xml:space="preserve">1040</t>
@@ -1518,56 +1548,50 @@
   <si>
     <t xml:space="preserve">Costeras Vertientes Norte Entre Punta Quetrelquen y Rio Chepu</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC092</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Queule</t>
   </si>
   <si>
     <t xml:space="preserve">095</t>
   </si>
   <si>
     <t xml:space="preserve">0950</t>
   </si>
   <si>
     <t xml:space="preserve">09500</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC093</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Quilimari</t>
   </si>
   <si>
-    <t xml:space="preserve">042</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">04203</t>
   </si>
   <si>
     <t xml:space="preserve">Los Vilos</t>
   </si>
   <si>
     <t xml:space="preserve">049</t>
   </si>
   <si>
     <t xml:space="preserve">Rio QuiLimari</t>
   </si>
   <si>
     <t xml:space="preserve">0490</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Quilimari hasta Muro Embalse Culimo</t>
   </si>
   <si>
     <t xml:space="preserve">04902</t>
   </si>
   <si>
     <t xml:space="preserve">Rio Quilimari Entre Cajon Ingienillo y Desembocadura</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC094</t>
@@ -1600,50 +1624,149 @@
     <t xml:space="preserve">Rio Raqui</t>
   </si>
   <si>
     <t xml:space="preserve">086</t>
   </si>
   <si>
     <t xml:space="preserve">Costeras Carampangue-Lebu</t>
   </si>
   <si>
     <t xml:space="preserve">0860</t>
   </si>
   <si>
     <t xml:space="preserve">Costeras entre Rio Carampangue y Punta Lavapie</t>
   </si>
   <si>
     <t xml:space="preserve">08600</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC100</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-HC108</t>
   </si>
   <si>
     <t xml:space="preserve">10144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MMA-HC113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Río Chepu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTINENTALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIBERENOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERMANENTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Chepu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MMA-HC112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Río Maullín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Llanquihue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maullín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Maullin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rio Maullin entre Rio Del Cebadal y Desembocadura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MMA-HC111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Humedal Salinas de Huentelauquén</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARINOS Y COSTEROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTUARINOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INTERMAREALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTUARIOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Costeras entre R.Choapa y R.Quilimari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Costeras entre Estero Millahue y Estero Pupio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Costeras entre Estero Millahue (Incl.) y Estero Pupio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MMA-HC110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Humedal Laguna Teatinos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MMA-HC109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laguna Teatinos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1653,97 +1776,93 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:AP68"/>
+  <dimension ref="A1:AP73"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.299999999999999" bestFit="1" customWidth="1" collapsed="1"/>
-[...39 lines deleted...]
-    <col min="41" max="41" width="8.850000000000001" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="12.299999999999999" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="44.4" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="21.900000000000002" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.500000000000001" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="27.6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="26.1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="27.6" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="31.050000000000004" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="29.7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="30.150000000000002" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="31.650000000000002" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="16.5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="16.8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="13.500000000000002" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="35.25" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="15.45" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13.200000000000001" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="14.85" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="18.75" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.950000000000001" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="45" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="16.95" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="57.3" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="20.1" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="67.50000000000001" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.15" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="15.000000000000002" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13.500000000000002" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="3.6" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="22.950000000000003" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="12" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="14.85" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="18.75" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7.800000000000001" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="8.850000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -5409,573 +5528,573 @@
       <c r="AL41" s="0"/>
       <c r="AM41" s="0"/>
       <c r="AN41" s="0"/>
       <c r="AO41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B42" s="0">
         <v>2020</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K42" s="0">
-        <v>6261610</v>
+        <v>6499210</v>
       </c>
       <c r="L42" s="0">
-        <v>247712</v>
+        <v>257097</v>
       </c>
       <c r="M42" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N42" s="0">
-        <v>6261610</v>
+        <v>6499210</v>
       </c>
       <c r="O42" s="0">
-        <v>247712</v>
+        <v>257097</v>
       </c>
       <c r="P42" s="0">
-        <v>-33.7556</v>
+        <v>-31.6166</v>
       </c>
       <c r="Q42" s="0">
-        <v>-71.7238</v>
+        <v>-71.5606</v>
       </c>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="U42" s="0" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="V42" s="0" t="s">
-        <v>48</v>
+        <v>332</v>
       </c>
       <c r="W42" s="0" t="s">
-        <v>49</v>
+        <v>333</v>
       </c>
       <c r="X42" s="0" t="s">
-        <v>155</v>
+        <v>334</v>
       </c>
       <c r="Y42" s="0" t="s">
-        <v>156</v>
+        <v>335</v>
       </c>
       <c r="Z42" s="0" t="s">
-        <v>102</v>
+        <v>336</v>
       </c>
       <c r="AA42" s="0" t="s">
-        <v>103</v>
+        <v>337</v>
       </c>
       <c r="AB42" s="0" t="s">
-        <v>104</v>
+        <v>338</v>
       </c>
       <c r="AC42" s="0" t="s">
-        <v>105</v>
+        <v>339</v>
       </c>
       <c r="AD42" s="0" t="s">
-        <v>106</v>
+        <v>340</v>
       </c>
       <c r="AE42" s="0" t="s">
-        <v>105</v>
+        <v>341</v>
       </c>
       <c r="AF42" s="0"/>
       <c r="AG42" s="0"/>
       <c r="AH42" s="0"/>
       <c r="AI42" s="0"/>
       <c r="AJ42" s="0"/>
       <c r="AK42" s="0"/>
       <c r="AL42" s="0"/>
       <c r="AM42" s="0"/>
       <c r="AN42" s="0"/>
       <c r="AO42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="B43" s="0">
         <v>2020</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K43" s="0">
         <v>5508874</v>
       </c>
       <c r="L43" s="0">
         <v>609693</v>
       </c>
       <c r="M43" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N43" s="0">
         <v>5499034.7088</v>
       </c>
       <c r="O43" s="0">
         <v>101699.5506</v>
       </c>
       <c r="P43" s="0">
         <v>-40.5636</v>
       </c>
       <c r="Q43" s="0">
         <v>-73.7042</v>
       </c>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0" t="s">
         <v>237</v>
       </c>
       <c r="U43" s="0" t="s">
         <v>238</v>
       </c>
       <c r="V43" s="0" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="W43" s="0" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="X43" s="0" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="Y43" s="0" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="Z43" s="0" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="AA43" s="0" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="AB43" s="0" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="AC43" s="0" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="AD43" s="0" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="AE43" s="0" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="AF43" s="0"/>
       <c r="AG43" s="0"/>
       <c r="AH43" s="0"/>
       <c r="AI43" s="0"/>
       <c r="AJ43" s="0"/>
       <c r="AK43" s="0"/>
       <c r="AL43" s="0"/>
       <c r="AM43" s="0"/>
       <c r="AN43" s="0"/>
       <c r="AO43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="B44" s="0">
         <v>2020</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K44" s="0">
         <v>6030844</v>
       </c>
       <c r="L44" s="0">
         <v>713752</v>
       </c>
       <c r="M44" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N44" s="0">
         <v>6027332.4599</v>
       </c>
       <c r="O44" s="0">
         <v>171829.6686</v>
       </c>
       <c r="P44" s="0">
         <v>-35.8433</v>
       </c>
       <c r="Q44" s="0">
         <v>-72.6332</v>
       </c>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0" t="s">
         <v>110</v>
       </c>
       <c r="U44" s="0" t="s">
         <v>111</v>
       </c>
       <c r="V44" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="W44" s="0" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="X44" s="0" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="Y44" s="0" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="Z44" s="0" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="AA44" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="AB44" s="0" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="AC44" s="0" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="AD44" s="0" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="AE44" s="0" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="AF44" s="0"/>
       <c r="AG44" s="0"/>
       <c r="AH44" s="0"/>
       <c r="AI44" s="0"/>
       <c r="AJ44" s="0"/>
       <c r="AK44" s="0"/>
       <c r="AL44" s="0"/>
       <c r="AM44" s="0"/>
       <c r="AN44" s="0"/>
       <c r="AO44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="B45" s="0">
         <v>2020</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K45" s="0">
         <v>6690826</v>
       </c>
       <c r="L45" s="0">
         <v>280629</v>
       </c>
       <c r="M45" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N45" s="0">
         <v>6690826</v>
       </c>
       <c r="O45" s="0">
         <v>280629</v>
       </c>
       <c r="P45" s="0">
         <v>-29.8937</v>
       </c>
       <c r="Q45" s="0">
         <v>-71.2718</v>
       </c>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0" t="s">
         <v>82</v>
       </c>
       <c r="U45" s="0" t="s">
         <v>83</v>
       </c>
       <c r="V45" s="0" t="s">
         <v>165</v>
       </c>
       <c r="W45" s="0" t="s">
         <v>166</v>
       </c>
       <c r="X45" s="0" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="Y45" s="0" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="Z45" s="0" t="s">
         <v>84</v>
       </c>
       <c r="AA45" s="0" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="AB45" s="0" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="AC45" s="0" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="AD45" s="0" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="AE45" s="0" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="AF45" s="0"/>
       <c r="AG45" s="0"/>
       <c r="AH45" s="0"/>
       <c r="AI45" s="0"/>
       <c r="AJ45" s="0"/>
       <c r="AK45" s="0"/>
       <c r="AL45" s="0"/>
       <c r="AM45" s="0"/>
       <c r="AN45" s="0"/>
       <c r="AO45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="B46" s="0">
         <v>2020</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K46" s="0">
         <v>6850718</v>
       </c>
       <c r="L46" s="0">
         <v>285362</v>
       </c>
       <c r="M46" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N46" s="0">
         <v>6850718</v>
       </c>
       <c r="O46" s="0">
         <v>285362</v>
       </c>
       <c r="P46" s="0">
         <v>-28.4525</v>
       </c>
       <c r="Q46" s="0">
         <v>-71.1919</v>
       </c>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="U46" s="0" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="V46" s="0" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="W46" s="0" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="X46" s="0" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="Y46" s="0" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="Z46" s="0" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="AA46" s="0" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="AB46" s="0" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="AC46" s="0" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="AD46" s="0" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="AE46" s="0" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="AF46" s="0"/>
       <c r="AG46" s="0"/>
       <c r="AH46" s="0"/>
       <c r="AI46" s="0"/>
       <c r="AJ46" s="0"/>
       <c r="AK46" s="0"/>
       <c r="AL46" s="0"/>
       <c r="AM46" s="0"/>
       <c r="AN46" s="0"/>
       <c r="AO46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="B47" s="0">
         <v>2020</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K47" s="0">
         <v>6108066</v>
       </c>
       <c r="L47" s="0">
         <v>756004</v>
       </c>
       <c r="M47" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N47" s="0">
         <v>6107020.2717</v>
       </c>
       <c r="O47" s="0">
         <v>209327.2116</v>
       </c>
       <c r="P47" s="0">
         <v>-35.1378</v>
       </c>
       <c r="Q47" s="0">
         <v>-72.1902</v>
       </c>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0" t="s">
         <v>110</v>
       </c>
       <c r="U47" s="0" t="s">
         <v>111</v>
       </c>
       <c r="V47" s="0" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="W47" s="0" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="X47" s="0" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="Y47" s="0" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="Z47" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="AA47" s="0" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="AB47" s="0" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="AC47" s="0" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="AD47" s="0" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="AE47" s="0" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="AF47" s="0"/>
       <c r="AG47" s="0"/>
       <c r="AH47" s="0"/>
       <c r="AI47" s="0"/>
       <c r="AJ47" s="0"/>
       <c r="AK47" s="0"/>
       <c r="AL47" s="0"/>
       <c r="AM47" s="0"/>
       <c r="AN47" s="0"/>
       <c r="AO47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="B48" s="0">
         <v>2020</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K48" s="0">
         <v>5710032</v>
       </c>
       <c r="L48" s="0">
         <v>638343</v>
       </c>
       <c r="M48" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N48" s="0">
         <v>5702000.41</v>
       </c>
       <c r="O48" s="0">
         <v>116865.0766</v>
       </c>
@@ -5987,1330 +6106,1330 @@
       </c>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0" t="s">
         <v>225</v>
       </c>
       <c r="U48" s="0" t="s">
         <v>226</v>
       </c>
       <c r="V48" s="0" t="s">
         <v>227</v>
       </c>
       <c r="W48" s="0" t="s">
         <v>228</v>
       </c>
       <c r="X48" s="0" t="s">
         <v>229</v>
       </c>
       <c r="Y48" s="0" t="s">
         <v>230</v>
       </c>
       <c r="Z48" s="0" t="s">
         <v>227</v>
       </c>
       <c r="AA48" s="0" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="AB48" s="0" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="AC48" s="0" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="AD48" s="0" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="AE48" s="0" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="AF48" s="0"/>
       <c r="AG48" s="0"/>
       <c r="AH48" s="0"/>
       <c r="AI48" s="0"/>
       <c r="AJ48" s="0"/>
       <c r="AK48" s="0"/>
       <c r="AL48" s="0"/>
       <c r="AM48" s="0"/>
       <c r="AN48" s="0"/>
       <c r="AO48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="B49" s="0">
         <v>2020</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K49" s="0">
         <v>5971505</v>
       </c>
       <c r="L49" s="0">
         <v>694471</v>
       </c>
       <c r="M49" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N49" s="0">
         <v>5966863.4949</v>
       </c>
       <c r="O49" s="0">
         <v>156234.3849</v>
       </c>
       <c r="P49" s="0">
         <v>-36.3819</v>
       </c>
       <c r="Q49" s="0">
         <v>-72.8319</v>
       </c>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="U49" s="0" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="V49" s="0" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="W49" s="0" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="X49" s="0" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="Y49" s="0" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="Z49" s="0" t="s">
         <v>178</v>
       </c>
       <c r="AA49" s="0" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="AB49" s="0" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="AC49" s="0" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="AD49" s="0" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="AE49" s="0" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="AF49" s="0"/>
       <c r="AG49" s="0"/>
       <c r="AH49" s="0"/>
       <c r="AI49" s="0"/>
       <c r="AJ49" s="0"/>
       <c r="AK49" s="0"/>
       <c r="AL49" s="0"/>
       <c r="AM49" s="0"/>
       <c r="AN49" s="0"/>
       <c r="AO49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="B50" s="0">
         <v>2020</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K50" s="0">
         <v>5837185</v>
       </c>
       <c r="L50" s="0">
         <v>619203</v>
       </c>
       <c r="M50" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N50" s="0">
         <v>5827865.587</v>
       </c>
       <c r="O50" s="0">
         <v>89485.2574</v>
       </c>
       <c r="P50" s="0">
         <v>-37.6047</v>
       </c>
       <c r="Q50" s="0">
         <v>-73.6495</v>
       </c>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0" t="s">
         <v>142</v>
       </c>
       <c r="U50" s="0" t="s">
         <v>143</v>
       </c>
       <c r="V50" s="0" t="s">
         <v>147</v>
       </c>
       <c r="W50" s="0" t="s">
         <v>253</v>
       </c>
       <c r="X50" s="0" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="Y50" s="0" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="Z50" s="0" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="AA50" s="0" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="AB50" s="0" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="AC50" s="0" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="AD50" s="0" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="AE50" s="0" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="AF50" s="0"/>
       <c r="AG50" s="0"/>
       <c r="AH50" s="0"/>
       <c r="AI50" s="0"/>
       <c r="AJ50" s="0"/>
       <c r="AK50" s="0"/>
       <c r="AL50" s="0"/>
       <c r="AM50" s="0"/>
       <c r="AN50" s="0"/>
       <c r="AO50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="B51" s="0">
         <v>2020</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K51" s="0">
         <v>6410246</v>
       </c>
       <c r="L51" s="0">
         <v>275769</v>
       </c>
       <c r="M51" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N51" s="0">
         <v>6410246</v>
       </c>
       <c r="O51" s="0">
         <v>275769</v>
       </c>
       <c r="P51" s="0">
         <v>-32.4223</v>
       </c>
       <c r="Q51" s="0">
         <v>-71.3846</v>
       </c>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="U51" s="0" t="s">
         <v>47</v>
       </c>
       <c r="V51" s="0" t="s">
         <v>307</v>
       </c>
       <c r="W51" s="0" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="X51" s="0" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="Y51" s="0" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="Z51" s="0" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="AA51" s="0" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="AB51" s="0" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="AC51" s="0" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="AD51" s="0" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="AE51" s="0" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="AF51" s="0"/>
       <c r="AG51" s="0"/>
       <c r="AH51" s="0"/>
       <c r="AI51" s="0"/>
       <c r="AJ51" s="0"/>
       <c r="AK51" s="0"/>
       <c r="AL51" s="0"/>
       <c r="AM51" s="0"/>
       <c r="AN51" s="0"/>
       <c r="AO51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="B52" s="0">
         <v>2020</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K52" s="0">
         <v>6597455</v>
       </c>
       <c r="L52" s="0">
         <v>242894</v>
       </c>
       <c r="M52" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N52" s="0">
         <v>6597455</v>
       </c>
       <c r="O52" s="0">
         <v>242894</v>
       </c>
       <c r="P52" s="0">
         <v>-30.7281</v>
       </c>
       <c r="Q52" s="0">
         <v>-71.6851</v>
       </c>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0" t="s">
         <v>82</v>
       </c>
       <c r="U52" s="0" t="s">
         <v>83</v>
       </c>
       <c r="V52" s="0" t="s">
         <v>84</v>
       </c>
       <c r="W52" s="0" t="s">
         <v>85</v>
       </c>
       <c r="X52" s="0" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="Y52" s="0" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="Z52" s="0" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="AA52" s="0" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="AB52" s="0" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="AC52" s="0" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="AD52" s="0" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="AE52" s="0" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="AF52" s="0"/>
       <c r="AG52" s="0"/>
       <c r="AH52" s="0"/>
       <c r="AI52" s="0"/>
       <c r="AJ52" s="0"/>
       <c r="AK52" s="0"/>
       <c r="AL52" s="0"/>
       <c r="AM52" s="0"/>
       <c r="AN52" s="0"/>
       <c r="AO52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="B53" s="0">
         <v>2020</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K53" s="0">
         <v>5632292</v>
       </c>
       <c r="L53" s="0">
         <v>653476</v>
       </c>
       <c r="M53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N53" s="0">
         <v>5625318.51</v>
       </c>
       <c r="O53" s="0">
         <v>137129.032</v>
       </c>
       <c r="P53" s="0">
         <v>-39.4453</v>
       </c>
       <c r="Q53" s="0">
         <v>-73.2164</v>
       </c>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="U53" s="0" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="V53" s="0" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="W53" s="0" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="X53" s="0" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="Y53" s="0" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="Z53" s="0" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="AA53" s="0" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="AB53" s="0" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="AC53" s="0" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="AD53" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="AE53" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="AF53" s="0"/>
       <c r="AG53" s="0"/>
       <c r="AH53" s="0"/>
       <c r="AI53" s="0"/>
       <c r="AJ53" s="0"/>
       <c r="AK53" s="0"/>
       <c r="AL53" s="0"/>
       <c r="AM53" s="0"/>
       <c r="AN53" s="0"/>
       <c r="AO53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="B54" s="0">
         <v>2020</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K54" s="0">
         <v>6061398</v>
       </c>
       <c r="L54" s="0">
         <v>717276</v>
       </c>
       <c r="M54" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N54" s="0">
         <v>6058067.7014</v>
       </c>
       <c r="O54" s="0">
         <v>173480.8514</v>
       </c>
       <c r="P54" s="0">
         <v>-35.5673</v>
       </c>
       <c r="Q54" s="0">
         <v>-72.6025</v>
       </c>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0" t="s">
         <v>110</v>
       </c>
       <c r="U54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="V54" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="W54" s="0" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="X54" s="0" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="Y54" s="0" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="Z54" s="0" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="AA54" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="AB54" s="0" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="AC54" s="0" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="AD54" s="0" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="AE54" s="0" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="AF54" s="0"/>
       <c r="AG54" s="0"/>
       <c r="AH54" s="0"/>
       <c r="AI54" s="0"/>
       <c r="AJ54" s="0"/>
       <c r="AK54" s="0"/>
       <c r="AL54" s="0"/>
       <c r="AM54" s="0"/>
       <c r="AN54" s="0"/>
       <c r="AO54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="B55" s="0">
         <v>2020</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K55" s="0">
         <v>6275690</v>
       </c>
       <c r="L55" s="0">
         <v>258841</v>
       </c>
       <c r="M55" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N55" s="0">
         <v>6275690</v>
       </c>
       <c r="O55" s="0">
         <v>258841</v>
       </c>
       <c r="P55" s="0">
         <v>-33.6313</v>
       </c>
       <c r="Q55" s="0">
         <v>-71.5999</v>
       </c>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="U55" s="0" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="V55" s="0" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="W55" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="X55" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="Y55" s="0" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="Z55" s="0" t="s">
         <v>157</v>
       </c>
       <c r="AA55" s="0" t="s">
         <v>158</v>
       </c>
       <c r="AB55" s="0" t="s">
         <v>159</v>
       </c>
       <c r="AC55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="AD55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="AE55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="AF55" s="0"/>
       <c r="AG55" s="0"/>
       <c r="AH55" s="0"/>
       <c r="AI55" s="0"/>
       <c r="AJ55" s="0"/>
       <c r="AK55" s="0"/>
       <c r="AL55" s="0"/>
       <c r="AM55" s="0"/>
       <c r="AN55" s="0"/>
       <c r="AO55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="B56" s="0">
         <v>2020</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K56" s="0">
         <v>6034638</v>
       </c>
       <c r="L56" s="0">
         <v>719599</v>
       </c>
       <c r="M56" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N56" s="0">
         <v>6031480.7439</v>
       </c>
       <c r="O56" s="0">
         <v>177437.1774</v>
       </c>
       <c r="P56" s="0">
         <v>-35.8078</v>
       </c>
       <c r="Q56" s="0">
         <v>-72.5696</v>
       </c>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="U56" s="0" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="V56" s="0" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="W56" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="X56" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="Y56" s="0" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="Z56" s="0" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="AA56" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="AB56" s="0" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="AC56" s="0" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="AD56" s="0" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="AE56" s="0" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="AF56" s="0"/>
       <c r="AG56" s="0"/>
       <c r="AH56" s="0"/>
       <c r="AI56" s="0"/>
       <c r="AJ56" s="0"/>
       <c r="AK56" s="0"/>
       <c r="AL56" s="0"/>
       <c r="AM56" s="0"/>
       <c r="AN56" s="0"/>
       <c r="AO56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="B57" s="0">
         <v>2020</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K57" s="0">
         <v>6117421</v>
       </c>
       <c r="L57" s="0">
         <v>758687</v>
       </c>
       <c r="M57" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N57" s="0">
         <v>6116521.9059</v>
       </c>
       <c r="O57" s="0">
         <v>211442.5521</v>
       </c>
       <c r="P57" s="0">
         <v>-35.0528</v>
       </c>
       <c r="Q57" s="0">
         <v>-72.1637</v>
       </c>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="U57" s="0" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="V57" s="0" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="W57" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="X57" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="Y57" s="0" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="Z57" s="0" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="AA57" s="0" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="AB57" s="0" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="AC57" s="0" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="AD57" s="0" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="AE57" s="0" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="AF57" s="0"/>
       <c r="AG57" s="0"/>
       <c r="AH57" s="0"/>
       <c r="AI57" s="0"/>
       <c r="AJ57" s="0"/>
       <c r="AK57" s="0"/>
       <c r="AL57" s="0"/>
       <c r="AM57" s="0"/>
       <c r="AN57" s="0"/>
       <c r="AO57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="B58" s="0">
         <v>2020</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K58" s="0">
         <v>6086277</v>
       </c>
       <c r="L58" s="0">
         <v>736713</v>
       </c>
       <c r="M58" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N58" s="0">
         <v>6084097.2555</v>
       </c>
       <c r="O58" s="0">
         <v>191381.5759</v>
       </c>
       <c r="P58" s="0">
         <v>-35.3387</v>
       </c>
       <c r="Q58" s="0">
         <v>-72.3955</v>
       </c>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0" t="s">
         <v>110</v>
       </c>
       <c r="U58" s="0" t="s">
         <v>111</v>
       </c>
       <c r="V58" s="0" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="W58" s="0" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="X58" s="0" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="Y58" s="0" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="Z58" s="0" t="s">
         <v>112</v>
       </c>
       <c r="AA58" s="0" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="AB58" s="0" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="AC58" s="0" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="AD58" s="0" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="AE58" s="0" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="AF58" s="0"/>
       <c r="AG58" s="0"/>
       <c r="AH58" s="0"/>
       <c r="AI58" s="0"/>
       <c r="AJ58" s="0"/>
       <c r="AK58" s="0"/>
       <c r="AL58" s="0"/>
       <c r="AM58" s="0"/>
       <c r="AN58" s="0"/>
       <c r="AO58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="B59" s="0">
         <v>2020</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K59" s="0">
         <v>5712002</v>
       </c>
       <c r="L59" s="0">
         <v>636870</v>
       </c>
       <c r="M59" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N59" s="0">
         <v>5703872.5841</v>
       </c>
       <c r="O59" s="0">
         <v>115263.5893</v>
       </c>
       <c r="P59" s="0">
         <v>-38.7301</v>
       </c>
       <c r="Q59" s="0">
         <v>-73.4254</v>
       </c>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="U59" s="0" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="V59" s="0" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="W59" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="X59" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="Y59" s="0" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="Z59" s="0" t="s">
         <v>227</v>
       </c>
       <c r="AA59" s="0" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="AB59" s="0" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="AC59" s="0" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="AD59" s="0" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="AE59" s="0" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="AF59" s="0"/>
       <c r="AG59" s="0"/>
       <c r="AH59" s="0"/>
       <c r="AI59" s="0"/>
       <c r="AJ59" s="0"/>
       <c r="AK59" s="0"/>
       <c r="AL59" s="0"/>
       <c r="AM59" s="0"/>
       <c r="AN59" s="0"/>
       <c r="AO59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="B60" s="0">
         <v>2020</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K60" s="0">
         <v>5576749</v>
       </c>
       <c r="L60" s="0">
         <v>644705</v>
       </c>
       <c r="M60" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N60" s="0">
         <v>5569236.4446</v>
       </c>
       <c r="O60" s="0">
         <v>132086.1624</v>
       </c>
       <c r="P60" s="0">
         <v>-39.947</v>
       </c>
       <c r="Q60" s="0">
         <v>-73.3061</v>
       </c>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="U60" s="0" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="V60" s="0" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="W60" s="0" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="X60" s="0" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="Y60" s="0" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="Z60" s="0" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="AA60" s="0" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="AB60" s="0" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="AC60" s="0" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="AD60" s="0" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="AE60" s="0" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="AF60" s="0"/>
       <c r="AG60" s="0"/>
       <c r="AH60" s="0"/>
       <c r="AI60" s="0"/>
       <c r="AJ60" s="0"/>
       <c r="AK60" s="0"/>
       <c r="AL60" s="0"/>
       <c r="AM60" s="0"/>
       <c r="AN60" s="0"/>
       <c r="AO60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="B61" s="0">
         <v>2020</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K61" s="0">
         <v>6413033</v>
       </c>
       <c r="L61" s="0">
         <v>275746</v>
       </c>
       <c r="M61" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N61" s="0">
         <v>6413033</v>
       </c>
       <c r="O61" s="0">
         <v>275746</v>
       </c>
       <c r="P61" s="0">
         <v>-32.3972</v>
       </c>
       <c r="Q61" s="0">
         <v>-71.3842</v>
       </c>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0" t="s">
         <v>46</v>
       </c>
       <c r="U61" s="0" t="s">
         <v>47</v>
       </c>
       <c r="V61" s="0" t="s">
         <v>307</v>
       </c>
       <c r="W61" s="0" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="X61" s="0" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="Y61" s="0" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="Z61" s="0" t="s">
         <v>64</v>
       </c>
       <c r="AA61" s="0" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="AB61" s="0" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="AC61" s="0" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="AD61" s="0" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="AE61" s="0" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="AF61" s="0"/>
       <c r="AG61" s="0"/>
       <c r="AH61" s="0"/>
       <c r="AI61" s="0"/>
       <c r="AJ61" s="0"/>
       <c r="AK61" s="0"/>
       <c r="AL61" s="0"/>
       <c r="AM61" s="0"/>
       <c r="AN61" s="0"/>
       <c r="AO61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="B62" s="0">
         <v>2020</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K62" s="0">
         <v>5359265</v>
       </c>
       <c r="L62" s="0">
         <v>600582</v>
       </c>
       <c r="M62" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N62" s="0">
         <v>5348882.1926</v>
       </c>
       <c r="O62" s="0">
         <v>102942.4684</v>
       </c>
       <c r="P62" s="0">
         <v>-41.9122</v>
       </c>
       <c r="Q62" s="0">
         <v>-73.7872</v>
       </c>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0" t="s">
         <v>237</v>
       </c>
       <c r="U62" s="0" t="s">
         <v>238</v>
       </c>
       <c r="V62" s="0" t="s">
         <v>239</v>
       </c>
       <c r="W62" s="0" t="s">
         <v>240</v>
       </c>
       <c r="X62" s="0" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="Y62" s="0" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="Z62" s="0" t="s">
         <v>243</v>
       </c>
       <c r="AA62" s="0" t="s">
         <v>244</v>
       </c>
       <c r="AB62" s="0" t="s">
         <v>245</v>
       </c>
       <c r="AC62" s="0" t="s">
         <v>246</v>
       </c>
       <c r="AD62" s="0" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="AE62" s="0" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AF62" s="0"/>
       <c r="AG62" s="0"/>
       <c r="AH62" s="0"/>
       <c r="AI62" s="0"/>
       <c r="AJ62" s="0"/>
       <c r="AK62" s="0"/>
       <c r="AL62" s="0"/>
       <c r="AM62" s="0"/>
       <c r="AN62" s="0"/>
       <c r="AO62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="B63" s="0">
         <v>2020</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K63" s="0">
         <v>5637856</v>
       </c>
       <c r="L63" s="0">
         <v>653527</v>
       </c>
       <c r="M63" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N63" s="0">
         <v>5630880.9894</v>
       </c>
       <c r="O63" s="0">
         <v>136809.4704</v>
       </c>
@@ -7319,265 +7438,265 @@
       </c>
       <c r="Q63" s="0">
         <v>-73.2171</v>
       </c>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0" t="s">
         <v>225</v>
       </c>
       <c r="U63" s="0" t="s">
         <v>226</v>
       </c>
       <c r="V63" s="0" t="s">
         <v>227</v>
       </c>
       <c r="W63" s="0" t="s">
         <v>228</v>
       </c>
       <c r="X63" s="0" t="s">
         <v>287</v>
       </c>
       <c r="Y63" s="0" t="s">
         <v>288</v>
       </c>
       <c r="Z63" s="0" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="AA63" s="0" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="AB63" s="0" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="AC63" s="0" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="AD63" s="0" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="AE63" s="0" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="AF63" s="0"/>
       <c r="AG63" s="0"/>
       <c r="AH63" s="0"/>
       <c r="AI63" s="0"/>
       <c r="AJ63" s="0"/>
       <c r="AK63" s="0"/>
       <c r="AL63" s="0"/>
       <c r="AM63" s="0"/>
       <c r="AN63" s="0"/>
       <c r="AO63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="B64" s="0">
         <v>2023</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K64" s="0">
         <v>6443732</v>
       </c>
       <c r="L64" s="0">
         <v>263074</v>
       </c>
       <c r="M64" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N64" s="0">
         <v>6443732</v>
       </c>
       <c r="O64" s="0">
         <v>263074</v>
       </c>
       <c r="P64" s="0">
         <v>-32.1179</v>
       </c>
       <c r="Q64" s="0">
         <v>-71.5112</v>
       </c>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0" t="s">
         <v>82</v>
       </c>
       <c r="U64" s="0" t="s">
         <v>83</v>
       </c>
       <c r="V64" s="0" t="s">
-        <v>502</v>
+        <v>332</v>
       </c>
       <c r="W64" s="0" t="s">
-        <v>503</v>
+        <v>333</v>
       </c>
       <c r="X64" s="0" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="Y64" s="0" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="Z64" s="0" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="AA64" s="0" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="AB64" s="0" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="AC64" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="AD64" s="0" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="AE64" s="0" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="AF64" s="0"/>
       <c r="AG64" s="0"/>
       <c r="AH64" s="0"/>
       <c r="AI64" s="0"/>
       <c r="AJ64" s="0"/>
       <c r="AK64" s="0"/>
       <c r="AL64" s="0"/>
       <c r="AM64" s="0"/>
       <c r="AN64" s="0"/>
       <c r="AO64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B65" s="0">
         <v>2024</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K65" s="0">
         <v>6243117</v>
       </c>
       <c r="L65" s="0">
         <v>237096</v>
       </c>
       <c r="M65" s="0" t="s">
         <v>45</v>
       </c>
       <c r="N65" s="0">
         <v>6243117</v>
       </c>
       <c r="O65" s="0">
         <v>237096</v>
       </c>
       <c r="P65" s="0">
         <v>-33.9196</v>
       </c>
       <c r="Q65" s="0">
         <v>-71.8438</v>
       </c>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0" t="s">
         <v>96</v>
       </c>
       <c r="U65" s="0" t="s">
         <v>97</v>
       </c>
       <c r="V65" s="0" t="s">
         <v>123</v>
       </c>
       <c r="W65" s="0" t="s">
         <v>124</v>
       </c>
       <c r="X65" s="0" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="Y65" s="0" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="Z65" s="0" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="AA65" s="0" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="AB65" s="0" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="AC65" s="0" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="AD65" s="0" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="AE65" s="0" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="AF65" s="0"/>
       <c r="AG65" s="0"/>
       <c r="AH65" s="0"/>
       <c r="AI65" s="0"/>
       <c r="AJ65" s="0"/>
       <c r="AK65" s="0"/>
       <c r="AL65" s="0"/>
       <c r="AM65" s="0"/>
       <c r="AN65" s="0"/>
       <c r="AO65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B66" s="0">
         <v>2020</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K66" s="0">
         <v>5876030</v>
       </c>
       <c r="L66" s="0">
         <v>638053</v>
       </c>
       <c r="M66" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N66" s="0">
         <v>5867903.5137</v>
       </c>
       <c r="O66" s="0">
         <v>105853.044</v>
       </c>
@@ -7586,81 +7705,81 @@
       </c>
       <c r="Q66" s="0">
         <v>-73.4433</v>
       </c>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0" t="s">
         <v>142</v>
       </c>
       <c r="U66" s="0" t="s">
         <v>143</v>
       </c>
       <c r="V66" s="0" t="s">
         <v>147</v>
       </c>
       <c r="W66" s="0" t="s">
         <v>253</v>
       </c>
       <c r="X66" s="0" t="s">
         <v>324</v>
       </c>
       <c r="Y66" s="0" t="s">
         <v>253</v>
       </c>
       <c r="Z66" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="AA66" s="0" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="AB66" s="0" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="AC66" s="0" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="AD66" s="0" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="AE66" s="0" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="AF66" s="0"/>
       <c r="AG66" s="0"/>
       <c r="AH66" s="0"/>
       <c r="AI66" s="0"/>
       <c r="AJ66" s="0"/>
       <c r="AK66" s="0"/>
       <c r="AL66" s="0"/>
       <c r="AM66" s="0"/>
       <c r="AN66" s="0"/>
       <c r="AO66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="B67" s="0">
         <v>2020</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>290</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K67" s="0">
         <v>5654537</v>
       </c>
       <c r="L67" s="0">
         <v>653642</v>
       </c>
       <c r="M67" s="0" t="s">
         <v>109</v>
       </c>
@@ -7705,146 +7824,621 @@
       <c r="AB67" s="0" t="s">
         <v>291</v>
       </c>
       <c r="AC67" s="0" t="s">
         <v>292</v>
       </c>
       <c r="AD67" s="0" t="s">
         <v>293</v>
       </c>
       <c r="AE67" s="0" t="s">
         <v>294</v>
       </c>
       <c r="AF67" s="0"/>
       <c r="AG67" s="0"/>
       <c r="AH67" s="0"/>
       <c r="AI67" s="0"/>
       <c r="AJ67" s="0"/>
       <c r="AK67" s="0"/>
       <c r="AL67" s="0"/>
       <c r="AM67" s="0"/>
       <c r="AN67" s="0"/>
       <c r="AO67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B68" s="0">
         <v>2020</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0" t="s">
         <v>44</v>
       </c>
       <c r="K68" s="0">
         <v>5585728</v>
       </c>
       <c r="L68" s="0">
         <v>640332</v>
       </c>
       <c r="M68" s="0" t="s">
         <v>109</v>
       </c>
       <c r="N68" s="0">
         <v>5577913.8068</v>
       </c>
       <c r="O68" s="0">
         <v>127112.5978</v>
       </c>
       <c r="P68" s="0">
         <v>-39.8669</v>
       </c>
       <c r="Q68" s="0">
         <v>-73.3592</v>
       </c>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="U68" s="0" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="V68" s="0" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="W68" s="0" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="X68" s="0" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="Y68" s="0" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="Z68" s="0" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="AA68" s="0" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="AB68" s="0" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="AC68" s="0" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="AD68" s="0" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="AE68" s="0" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="AF68" s="0"/>
       <c r="AG68" s="0"/>
       <c r="AH68" s="0"/>
       <c r="AI68" s="0"/>
       <c r="AJ68" s="0"/>
       <c r="AK68" s="0"/>
       <c r="AL68" s="0"/>
       <c r="AM68" s="0"/>
       <c r="AN68" s="0"/>
       <c r="AO68" s="0"/>
     </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B69" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="I69" s="0"/>
+      <c r="J69" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K69" s="0">
+        <v>5332838.0156</v>
+      </c>
+      <c r="L69" s="0">
+        <v>83768.3664</v>
+      </c>
+      <c r="M69" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="N69" s="0">
+        <v>5332838.0156</v>
+      </c>
+      <c r="O69" s="0">
+        <v>83768.3664</v>
+      </c>
+      <c r="P69" s="0">
+        <v>-42.0463</v>
+      </c>
+      <c r="Q69" s="0">
+        <v>-74.0289</v>
+      </c>
+      <c r="R69" s="0"/>
+      <c r="S69" s="0"/>
+      <c r="T69" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="U69" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="V69" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="W69" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="X69" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y69" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="Z69" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA69" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB69" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC69" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD69" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="AE69" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="AF69" s="0"/>
+      <c r="AG69" s="0"/>
+      <c r="AH69" s="0"/>
+      <c r="AI69" s="0"/>
+      <c r="AJ69" s="0"/>
+      <c r="AK69" s="0"/>
+      <c r="AL69" s="0"/>
+      <c r="AM69" s="0"/>
+      <c r="AN69" s="0"/>
+      <c r="AO69" s="0"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B70" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="I70" s="0"/>
+      <c r="J70" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K70" s="0">
+        <v>5384887.7985</v>
+      </c>
+      <c r="L70" s="0">
+        <v>113991.5851</v>
+      </c>
+      <c r="M70" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="N70" s="0">
+        <v>5384887.7985</v>
+      </c>
+      <c r="O70" s="0">
+        <v>113991.5851</v>
+      </c>
+      <c r="P70" s="0">
+        <v>-41.5944</v>
+      </c>
+      <c r="Q70" s="0">
+        <v>-73.631</v>
+      </c>
+      <c r="R70" s="0"/>
+      <c r="S70" s="0"/>
+      <c r="T70" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="U70" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="V70" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="W70" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="X70" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="Y70" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="Z70" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="AA70" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="AB70" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="AC70" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="AD70" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="AE70" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="AF70" s="0"/>
+      <c r="AG70" s="0"/>
+      <c r="AH70" s="0"/>
+      <c r="AI70" s="0"/>
+      <c r="AJ70" s="0"/>
+      <c r="AK70" s="0"/>
+      <c r="AL70" s="0"/>
+      <c r="AM70" s="0"/>
+      <c r="AN70" s="0"/>
+      <c r="AO70" s="0"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B71" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="I71" s="0"/>
+      <c r="J71" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K71" s="0">
+        <v>6498818</v>
+      </c>
+      <c r="L71" s="0">
+        <v>257997</v>
+      </c>
+      <c r="M71" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="N71" s="0">
+        <v>6498818</v>
+      </c>
+      <c r="O71" s="0">
+        <v>257997</v>
+      </c>
+      <c r="P71" s="0">
+        <v>-31.6204</v>
+      </c>
+      <c r="Q71" s="0">
+        <v>-71.5512</v>
+      </c>
+      <c r="R71" s="0"/>
+      <c r="S71" s="0"/>
+      <c r="T71" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="U71" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="V71" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="W71" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="X71" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="Y71" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="Z71" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="AA71" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="AB71" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="AC71" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="AD71" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="AE71" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="AF71" s="0"/>
+      <c r="AG71" s="0"/>
+      <c r="AH71" s="0"/>
+      <c r="AI71" s="0"/>
+      <c r="AJ71" s="0"/>
+      <c r="AK71" s="0"/>
+      <c r="AL71" s="0"/>
+      <c r="AM71" s="0"/>
+      <c r="AN71" s="0"/>
+      <c r="AO71" s="0"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B72" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="D72" s="0"/>
+      <c r="E72" s="0"/>
+      <c r="F72" s="0"/>
+      <c r="G72" s="0"/>
+      <c r="H72" s="0"/>
+      <c r="I72" s="0"/>
+      <c r="J72" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="0">
+        <v>6698653</v>
+      </c>
+      <c r="L72" s="0">
+        <v>278811</v>
+      </c>
+      <c r="M72" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="N72" s="0">
+        <v>6698653</v>
+      </c>
+      <c r="O72" s="0">
+        <v>278811</v>
+      </c>
+      <c r="P72" s="0">
+        <v>-29.8228</v>
+      </c>
+      <c r="Q72" s="0">
+        <v>-71.289</v>
+      </c>
+      <c r="R72" s="0"/>
+      <c r="S72" s="0"/>
+      <c r="T72" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="U72" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="V72" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="W72" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="X72" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="Y72" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="Z72" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA72" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="AB72" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC72" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="AD72" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="AE72" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="AF72" s="0"/>
+      <c r="AG72" s="0"/>
+      <c r="AH72" s="0"/>
+      <c r="AI72" s="0"/>
+      <c r="AJ72" s="0"/>
+      <c r="AK72" s="0"/>
+      <c r="AL72" s="0"/>
+      <c r="AM72" s="0"/>
+      <c r="AN72" s="0"/>
+      <c r="AO72" s="0"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B73" s="0">
+        <v>2025</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="D73" s="0"/>
+      <c r="E73" s="0"/>
+      <c r="F73" s="0"/>
+      <c r="G73" s="0"/>
+      <c r="H73" s="0"/>
+      <c r="I73" s="0"/>
+      <c r="J73" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K73" s="0">
+        <v>6698947</v>
+      </c>
+      <c r="L73" s="0">
+        <v>278811</v>
+      </c>
+      <c r="M73" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="N73" s="0">
+        <v>6698947</v>
+      </c>
+      <c r="O73" s="0">
+        <v>278811</v>
+      </c>
+      <c r="P73" s="0">
+        <v>-29.8201</v>
+      </c>
+      <c r="Q73" s="0">
+        <v>-71.2889</v>
+      </c>
+      <c r="R73" s="0"/>
+      <c r="S73" s="0"/>
+      <c r="T73" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="U73" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="V73" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="W73" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="X73" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="Y73" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="Z73" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA73" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="AB73" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC73" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="AD73" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="AE73" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="AF73" s="0"/>
+      <c r="AG73" s="0"/>
+      <c r="AH73" s="0"/>
+      <c r="AI73" s="0"/>
+      <c r="AJ73" s="0"/>
+      <c r="AK73" s="0"/>
+      <c r="AL73" s="0"/>
+      <c r="AM73" s="0"/>
+      <c r="AN73" s="0"/>
+      <c r="AO73" s="0"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:AO68"/>
+  <autoFilter ref="A1:AO73"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">NPOI</lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.1</lpwstr>
+    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.4</lpwstr>
   </property>
 </Properties>
 </file>