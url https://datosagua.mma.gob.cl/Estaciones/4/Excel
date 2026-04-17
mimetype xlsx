--- v0 (2025-12-28)
+++ v1 (2026-04-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Estaciones" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA[Estaciones!$A$1:$AO$8]]></definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="80">
   <si>
     <t xml:space="preserve">Código</t>
   </si>
   <si>
     <t xml:space="preserve">Año</t>
   </si>
   <si>
     <t xml:space="preserve">Topónimo</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 1</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 2</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 3</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 4</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificación Humedal 5</t>
   </si>
   <si>
@@ -151,50 +151,53 @@
     <t xml:space="preserve">NCA-PMCCA-RE-link</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-AV</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-RED</t>
   </si>
   <si>
     <t xml:space="preserve">Cah_2</t>
   </si>
   <si>
     <t xml:space="preserve">Cáhuil en La Palmilla</t>
   </si>
   <si>
     <t xml:space="preserve">CONTINENTALES</t>
   </si>
   <si>
     <t xml:space="preserve">RIBERENOS</t>
   </si>
   <si>
     <t xml:space="preserve">PERMANENTES</t>
   </si>
   <si>
     <t xml:space="preserve">RIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">Sí</t>
   </si>
   <si>
     <t xml:space="preserve">WGS_1984_UTM_Zone_19S</t>
   </si>
   <si>
     <t xml:space="preserve">06</t>
   </si>
   <si>
     <t xml:space="preserve">Libertador General Bernardo O'Higgins</t>
   </si>
   <si>
     <t xml:space="preserve">062</t>
   </si>
   <si>
     <t xml:space="preserve">Cardenal Caro</t>
   </si>
   <si>
     <t xml:space="preserve">06201</t>
   </si>
   <si>
     <t xml:space="preserve">Pichilemu</t>
   </si>
@@ -306,91 +309,87 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:AP8"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.9" bestFit="1" customWidth="1" collapsed="1"/>
-[...39 lines deleted...]
-    <col min="41" max="41" width="8.850000000000001" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="6.9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.200000000000003" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="21.900000000000002" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.500000000000001" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="27.6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="26.1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="25.950000000000003" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="31.050000000000004" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="29.7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="30.150000000000002" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="31.650000000000002" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="16.5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="16.8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="13.500000000000002" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="35.25" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="15.45" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13.200000000000001" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="14.85" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="9.450000000000001" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.950000000000001" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="23.1" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="16.95" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="13.65" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="20.1" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="46.35000000000001" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.450000000000001" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="15.000000000000002" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13.500000000000002" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="3.6" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="22.950000000000003" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="12" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="14.85" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="18.75" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7.800000000000001" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="8.850000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -499,735 +498,737 @@
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="0">
         <v>2024</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="I2" s="0"/>
+      <c r="I2" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="J2" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K2" s="0">
         <v>6174010</v>
       </c>
       <c r="L2" s="0">
         <v>227636</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N2" s="0">
         <v>6174010</v>
       </c>
       <c r="O2" s="0">
         <v>227636</v>
       </c>
       <c r="P2" s="0">
         <v>-34.5396</v>
       </c>
       <c r="Q2" s="0">
         <v>-71.9677</v>
       </c>
       <c r="R2" s="0"/>
       <c r="S2" s="0"/>
       <c r="T2" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U2" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V2" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W2" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X2" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y2" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z2" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB2" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC2" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD2" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE2" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF2" s="0"/>
       <c r="AG2" s="0"/>
       <c r="AH2" s="0"/>
       <c r="AI2" s="0"/>
       <c r="AJ2" s="0"/>
       <c r="AK2" s="0"/>
       <c r="AL2" s="0"/>
       <c r="AM2" s="0"/>
       <c r="AN2" s="0"/>
       <c r="AO2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B3" s="0">
         <v>2024</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K3" s="0">
         <v>6174437</v>
       </c>
       <c r="L3" s="0">
         <v>231819</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N3" s="0">
         <v>6174437</v>
       </c>
       <c r="O3" s="0">
         <v>231819</v>
       </c>
       <c r="P3" s="0">
         <v>-34.5369</v>
       </c>
       <c r="Q3" s="0">
         <v>-71.9221</v>
       </c>
       <c r="R3" s="0"/>
       <c r="S3" s="0"/>
       <c r="T3" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U3" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V3" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W3" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X3" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y3" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z3" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA3" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB3" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC3" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD3" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE3" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0"/>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0"/>
       <c r="AL3" s="0"/>
       <c r="AM3" s="0"/>
       <c r="AN3" s="0"/>
       <c r="AO3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B4" s="0">
         <v>2024</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="0"/>
       <c r="J4" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K4" s="0">
         <v>6179699</v>
       </c>
       <c r="L4" s="0">
         <v>223598</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N4" s="0">
         <v>6179699</v>
       </c>
       <c r="O4" s="0">
         <v>223598</v>
       </c>
       <c r="P4" s="0">
         <v>-34.4873</v>
       </c>
       <c r="Q4" s="0">
         <v>-72.0099</v>
       </c>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
       <c r="T4" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U4" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V4" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W4" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X4" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y4" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z4" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA4" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB4" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC4" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD4" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE4" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF4" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0"/>
       <c r="AL4" s="0"/>
       <c r="AM4" s="0"/>
       <c r="AN4" s="0"/>
       <c r="AO4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B5" s="0">
         <v>2024</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I5" s="0"/>
       <c r="J5" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" s="0">
         <v>6180501</v>
       </c>
       <c r="L5" s="0">
         <v>222855</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" s="0">
         <v>6180501</v>
       </c>
       <c r="O5" s="0">
         <v>222855</v>
       </c>
       <c r="P5" s="0">
         <v>-34.4799</v>
       </c>
       <c r="Q5" s="0">
         <v>-72.0177</v>
       </c>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U5" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V5" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W5" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y5" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z5" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA5" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB5" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC5" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD5" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE5" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF5" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
       <c r="AK5" s="0"/>
       <c r="AL5" s="0"/>
       <c r="AM5" s="0"/>
       <c r="AN5" s="0"/>
       <c r="AO5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B6" s="0">
         <v>2024</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I6" s="0"/>
       <c r="J6" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="0">
         <v>6177920</v>
       </c>
       <c r="L6" s="0">
         <v>225681</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="0">
         <v>6177920</v>
       </c>
       <c r="O6" s="0">
         <v>225681</v>
       </c>
       <c r="P6" s="0">
         <v>-34.5039</v>
       </c>
       <c r="Q6" s="0">
         <v>-71.9878</v>
       </c>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U6" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V6" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W6" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X6" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y6" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z6" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA6" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB6" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC6" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD6" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE6" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF6" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
       <c r="AK6" s="0"/>
       <c r="AL6" s="0"/>
       <c r="AM6" s="0"/>
       <c r="AN6" s="0"/>
       <c r="AO6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B7" s="0">
         <v>2024</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I7" s="0"/>
       <c r="J7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K7" s="0">
         <v>6176424</v>
       </c>
       <c r="L7" s="0">
         <v>226800</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" s="0">
         <v>6176424</v>
       </c>
       <c r="O7" s="0">
         <v>226800</v>
       </c>
       <c r="P7" s="0">
         <v>-34.5176</v>
       </c>
       <c r="Q7" s="0">
         <v>-71.9761</v>
       </c>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U7" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V7" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W7" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X7" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y7" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z7" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA7" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB7" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC7" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD7" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE7" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0"/>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0"/>
       <c r="AL7" s="0"/>
       <c r="AM7" s="0"/>
       <c r="AN7" s="0"/>
       <c r="AO7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B8" s="0">
         <v>2024</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="0"/>
       <c r="J8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K8" s="0">
         <v>6178159</v>
       </c>
       <c r="L8" s="0">
         <v>224963</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N8" s="0">
         <v>6178159</v>
       </c>
       <c r="O8" s="0">
         <v>224963</v>
       </c>
       <c r="P8" s="0">
         <v>-34.5015</v>
       </c>
       <c r="Q8" s="0">
         <v>-71.9955</v>
       </c>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z8" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA8" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB8" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC8" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD8" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE8" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF8" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0"/>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
       <c r="AK8" s="0"/>
       <c r="AL8" s="0"/>
       <c r="AM8" s="0"/>
       <c r="AN8" s="0"/>
       <c r="AO8" s="0"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:AO8"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">NPOI</lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.1</lpwstr>
+    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.4</lpwstr>
   </property>
 </Properties>
 </file>