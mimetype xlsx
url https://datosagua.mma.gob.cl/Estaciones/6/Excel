--- v1 (2026-03-29)
+++ v2 (2026-05-18)
@@ -141,51 +141,51 @@
   <si>
     <t xml:space="preserve">Observaciones Ubicación</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-PMCCA</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-PMCCA-RE</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-PMCCA-RE-link</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-AV</t>
   </si>
   <si>
     <t xml:space="preserve">NCA-RED</t>
   </si>
   <si>
     <t xml:space="preserve">RX3004-H_CAHUIL</t>
   </si>
   <si>
     <t xml:space="preserve">Cahuil Lectura Robotizada de Datos</t>
   </si>
   <si>
-    <t xml:space="preserve">Sí</t>
+    <t xml:space="preserve">No</t>
   </si>
   <si>
     <t xml:space="preserve">WGS_1984_UTM_Zone_19S</t>
   </si>
   <si>
     <t xml:space="preserve">01</t>
   </si>
   <si>
     <t xml:space="preserve">Tarapacá</t>
   </si>
   <si>
     <t xml:space="preserve">014</t>
   </si>
   <si>
     <t xml:space="preserve">Tamarugal</t>
   </si>
   <si>
     <t xml:space="preserve">01404</t>
   </si>
   <si>
     <t xml:space="preserve">Huara</t>
   </si>
   <si>
     <t xml:space="preserve">015</t>
   </si>