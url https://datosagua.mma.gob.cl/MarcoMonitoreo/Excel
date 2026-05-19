--- v2 (2026-03-29)
+++ v3 (2026-05-19)
@@ -300,51 +300,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1">
         <v>45429</v>
       </c>
       <c r="E4" s="2">
         <v>45429</v>
       </c>
       <c r="F4" s="3">
         <v>45429</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1">
         <v>43831</v>
       </c>
       <c r="E5" s="2">
         <v>43831</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>9</v>
       </c>