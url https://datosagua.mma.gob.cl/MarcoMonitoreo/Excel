--- v3 (2026-05-19)
+++ v4 (2026-08-19)
@@ -4,57 +4,57 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Marcos de Monitoreo" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Marcos de Monitoreo'!$A$1:$H$11]]></definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1"><![CDATA['Marcos de Monitoreo'!$A$1:$H$12]]></definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="42">
   <si>
     <t xml:space="preserve">Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">¿Norma de Calidad?</t>
   </si>
   <si>
     <t xml:space="preserve">Código Marco Monitoreo</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de Publicación</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de Promulgación</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha Versión Única</t>
   </si>
   <si>
     <t xml:space="preserve">Objeto de Protección</t>
   </si>
   <si>
     <t xml:space="preserve">Vigente</t>
   </si>
   <si>
@@ -127,50 +127,59 @@
     <t xml:space="preserve">Humedales Costeros </t>
   </si>
   <si>
     <t xml:space="preserve">MCOSTERO01</t>
   </si>
   <si>
     <t xml:space="preserve">Humedales Costeros de Chile</t>
   </si>
   <si>
     <t xml:space="preserve">Mataquito - GEF Humedales Costeros</t>
   </si>
   <si>
     <t xml:space="preserve">GEF_HC_Mataquito</t>
   </si>
   <si>
     <t xml:space="preserve">Desembocadura Mataquito</t>
   </si>
   <si>
     <t xml:space="preserve">Normas Secundarias de Calidad Ambiental para la protección de las aguas marinas y sedimentos de la Bahía de Quintero-Puchuncaví</t>
   </si>
   <si>
     <t xml:space="preserve">MMA-DS-043-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Aguas Marinas y Sedimentos de la Bahía de Quintero-Puchuncaví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTUDIO LIMNOLÓGICO PARA SUSTENTAR ANTEPROYECTO DE LA NORMA SECUNDARIA DE CALIDAD AMBIENTAL DEL LAGO LANALHUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRELA_LANALHUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aguas superficiales del Lago Lanalhue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -185,57 +194,57 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="118.8" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="120.45" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.349999999999998" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="58.800000000000004" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.500000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="4" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
@@ -457,52 +466,78 @@
       </c>
       <c r="H10" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2"/>
       <c r="F11" s="3"/>
       <c r="G11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>43419</v>
+      </c>
+      <c r="E12" s="2">
+        <v>43419</v>
+      </c>
+      <c r="F12" s="3">
+        <v>44150</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:H11"/>
+  <autoFilter ref="A1:H12"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">